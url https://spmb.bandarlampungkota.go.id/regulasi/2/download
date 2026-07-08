--- v0 (2026-05-15)
+++ v1 (2026-07-08)
@@ -1,1493 +1,2144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EB3CEA" w:rsidRPr="00EB3CEA" w:rsidRDefault="00EB3CEA" w:rsidP="00EB3CEA">
-[...1 lines deleted...]
-        <w:ind w:left="993"/>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="85"/>
+        <w:ind w:left="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>Berikut Contoh-contoh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>Surat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="122"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55D2F0EC" wp14:editId="187177C3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1005840</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>387985</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5570855" cy="9250680"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="26670"/>
+                <wp:wrapNone/>
+                <wp:docPr id="26" name="Graphic 26"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5570855" cy="9250680"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5570855" h="9653905">
+                              <a:moveTo>
+                                <a:pt x="0" y="9653905"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5570855" y="9653905"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5570855" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9653905"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="74179DDB" id="Graphic 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:79.2pt;margin-top:30.55pt;width:438.65pt;height:728.4pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" coordsize="5570855,9653905" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBflPdIQQIAAPkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkcNoacYqhQYcB&#10;RVegKXZWZDk2JouapMTOvx8lW473cRrmg0yZT9TjI+nNfd9KchbGNqAKulyklAjFoWzUsaBv+8cP&#10;t5RYx1TJJChR0Iuw9H77/t2m07lYQQ2yFIZgEGXzThe0dk7nSWJ5LVpmF6CFQmcFpmUOt+aYlIZ1&#10;GL2VySpN10kHptQGuLAWv+4GJ92G+FUluPtaVVY4IguK3FxYTVgPfk22G5YfDdN1w0ca7B9YtKxR&#10;eOkUasccIyfT/BGqbbgBC5VbcGgTqKqGi5ADZrNMf8vmtWZahFxQHKsnmez/C8ufz6/6xXjqVj8B&#10;/25RkaTTNp88fmNHTF+Z1mOROOmDipdJRdE7wvFjlt2kt1lGCUff3SpL17dB54Tl8Tg/WfdZQAjF&#10;zk/WDWUoo8XqaPFeRdNgMX0ZZSijowTLaCjBMh6GMmrm/DnPz5ukm3Gpkco6+3iXZqFMLZzFHgLS&#10;XROJCC8By68YqebYKT+f3hhzOBFx8a1D7Dk+ChER8T0gsUGjnHh/9MX3HPP3e7kEKwYqXoCQxSQK&#10;RpzLLpXXZ7m6SdOgiAXZlI+NlKEVzPHwIA05Mz824fESY4hfYNpYt2O2HnDBNcKkGrtoaBzfQgco&#10;Ly+GdDhrBbU/TswISuQXhc3sBzMaJhqHaBgnHyCMb6gX3rnvvzGjib++oA777hniqLA89hOS9YAB&#10;608q+HRyUDW+2UKHD4zGDc5XSHD8F/gBnu8D6vrH2v4EAAD//wMAUEsDBBQABgAIAAAAIQB4Z60M&#10;4gAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcUGsHSBNCnAohoR56QJQW&#10;xM2NlyQQr0PsNunf45zgOJqn2bf5cjQtO2LvGksSorkAhlRa3VAlYfv6NEuBOa9Iq9YSSjihg2Vx&#10;fparTNuBXvC48RULI+QyJaH2vss4d2WNRrm57ZBC92l7o3yIfcV1r4Ywblp+LcSCG9VQuFCrDh9r&#10;LL83ByMh3a2+1sPPSVw9p8lqh/7j7X0dS3l5MT7cA/M4+j8YJv2gDkVw2tsDacfakOP0NqASFlEE&#10;bALETZwA209VlNwBL3L+/4niFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF+U90hBAgAA&#10;+QQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHhnrQzi&#10;AAAADAEAAA8AAAAAAAAAAAAAAAAAmwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACq&#10;BQAAAAA=&#10;" path="m,9653905r5570855,l5570855,,,,,9653905xe" filled="f" strokeweight="1pt">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page" anchory="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:ind w:left="584" w:right="291"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...51 lines deleted...]
-    <w:p w:rsidR="00EB3CEA" w:rsidRPr="00EB3CEA" w:rsidRDefault="00EB3CEA" w:rsidP="00EB3CEA">
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="4._LAMPIRAN_FORMAT_SURAT.pdf_(p.67-70)"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SURAT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:w w:val="115"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>PERNYATAAN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:w w:val="115"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>TANGGUNG</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:w w:val="115"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>JAWAB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:w w:val="115"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MUTLAK</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+          <w:w w:val="115"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(SPTJM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="210"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:ind w:left="721"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>Saya</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="6"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>yang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>bertanda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="6"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>tangan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>di</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="6"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>bawah</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:r w:rsidR="00174177">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="2553"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00EB3CEA" w:rsidRPr="00EB3CEA" w:rsidRDefault="00EB3CEA" w:rsidP="00EB3CEA">
+        <w:spacing w:before="1"/>
+        <w:ind w:left="721"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="140"/>
+        </w:rPr>
+        <w:t>nama</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00174177">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="140"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+          <w:w w:val="140"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="140"/>
+        </w:rPr>
+        <w:t>................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3544"/>
+          <w:tab w:val="left" w:pos="2553"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...20 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="2" w:line="257" w:lineRule="exact"/>
+        <w:ind w:left="721"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="130"/>
+        </w:rPr>
+        <w:t>NIK</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-        <w:t>: …………………………………………………………</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00EB3CEA" w:rsidRPr="00EB3CEA" w:rsidRDefault="00EB3CEA" w:rsidP="00EB3CEA">
+      </w:r>
+      <w:r w:rsidR="00174177">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="130"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+          <w:w w:val="140"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="140"/>
+        </w:rPr>
+        <w:t>................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00174177" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="exact"/>
+        <w:ind w:left="721"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00F423D3">
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>empat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Tgl </w:t>
+      </w:r>
+      <w:r w:rsidR="00F423D3">
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>lahir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="73"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F423D3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00F423D3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>.....................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>.........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="721"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+        </w:rPr>
+        <w:t>alamat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="47"/>
+          <w:w w:val="125"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+        </w:rPr>
+        <w:t>sesuai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="48"/>
+          <w:w w:val="125"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+        </w:rPr>
+        <w:t>KK</w:t>
+      </w:r>
+      <w:r w:rsidR="00174177">
+        <w:rPr>
+          <w:spacing w:val="51"/>
+          <w:w w:val="140"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">:   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="140"/>
+        </w:rPr>
+        <w:t>..............................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:ind w:left="721"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>adalah</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>orang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>tua/wali</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>dari</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="6"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>calon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>murid</w:t>
+      </w:r>
+      <w:r w:rsidR="00174177">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3544"/>
+          <w:tab w:val="left" w:pos="2553"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...20 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="1" w:line="257" w:lineRule="exact"/>
+        <w:ind w:left="721"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="140"/>
+        </w:rPr>
+        <w:t>nama</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-        <w:t>: …………………………………………………………</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00EB3CEA" w:rsidRPr="00EB3CEA" w:rsidRDefault="00EB3CEA" w:rsidP="00EB3CEA">
+      </w:r>
+      <w:r w:rsidR="00174177">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="140"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+          <w:w w:val="140"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="140"/>
+        </w:rPr>
+        <w:t>................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3544"/>
+          <w:tab w:val="left" w:pos="2553"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...20 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="257" w:lineRule="exact"/>
+        <w:ind w:left="721"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="130"/>
+        </w:rPr>
+        <w:t>NIK</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-        <w:t>: …………………………………………………………</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:r>
+      <w:r w:rsidR="00174177">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="130"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+          <w:w w:val="140"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="140"/>
+        </w:rPr>
+        <w:t>................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00174177" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:spacing w:before="2" w:line="258" w:lineRule="exact"/>
+        <w:ind w:left="721"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>Tempat/Tgl lahir</w:t>
+      </w:r>
+      <w:r w:rsidR="00F423D3">
+        <w:rPr>
+          <w:spacing w:val="73"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="73"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F423D3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00F423D3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>.....................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>.........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:spacing w:line="258" w:lineRule="exact"/>
+        <w:ind w:left="721"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+        </w:rPr>
+        <w:t>alamat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="47"/>
+          <w:w w:val="125"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+        </w:rPr>
+        <w:t>sesuai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="48"/>
+          <w:w w:val="125"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+        </w:rPr>
+        <w:t>KK</w:t>
+      </w:r>
+      <w:r w:rsidR="00174177">
+        <w:rPr>
+          <w:spacing w:val="51"/>
+          <w:w w:val="140"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">:   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="140"/>
+        </w:rPr>
+        <w:t>..............................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="exact"/>
+        <w:ind w:left="721"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>Menyatakan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>sesungguhnya</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>bahwa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3544"/>
+          <w:tab w:val="left" w:pos="1079"/>
+          <w:tab w:val="left" w:pos="1081"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="418"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>Alamat yang tercantum pada Kartu Keluarga (KK) adalah alamat yang menggambarkan kondisi sebenarnya domisili/tempat tinggal calon murid saat ini.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3544"/>
+          <w:tab w:val="left" w:pos="1079"/>
+          <w:tab w:val="left" w:pos="1081"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...17 lines deleted...]
-      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="423"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seluruh dokumen persyaratan pendaftaran yang disampaikan adalah benar sesuai dengan keterangan yang tercantum dalam dokumen yang </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>digunakan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3544"/>
+          <w:tab w:val="left" w:pos="1076"/>
+          <w:tab w:val="left" w:pos="1079"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...20 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1079" w:right="424" w:hanging="358"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>Semua dokumen yang disampaikan sifatnya otentik dan dapat dibuktikan keasliannya sesuai dengan ketentuan peraturan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>perundang-undangan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1076"/>
+          <w:tab w:val="left" w:pos="1079"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1079" w:right="418" w:hanging="358"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>Jika dokumen yang disampaikan ternyata suatu saat terbukti palsu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>atau keterangan yang disampaikan tidak sesuai dengan ketentuan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>yang dipersyaratkan, maka saya bersedia diproses sesuai dengan ketentuan hukum yang berlaku dan menerima pembatalan atas penetapan diterimanya anak saya sebagai murid baru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00174177">
+      <w:pPr>
+        <w:ind w:left="721" w:right="421"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>Demikian</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>surat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>pernyataan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>dibuat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>untuk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>kepentingan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>penerimaan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>murid</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-        <w:t>: …………………………………………………………</w:t>
-[...28 lines deleted...]
-        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>baru</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-        <w:t>: …………………………………………………………</w:t>
-[...270 lines deleted...]
-      <w:r w:rsidRPr="0008616D">
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>SD/SMP</w:t>
+      </w:r>
+      <w:r w:rsidR="00174177">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:r w:rsidR="00174177">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>Kota</w:t>
+      </w:r>
+      <w:r w:rsidR="00174177">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bandr Lampung</w:t>
+      </w:r>
+      <w:r w:rsidR="00174177">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>Provinsi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>Lampung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tahun Ajaran </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>2026/2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="25"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="281" w:lineRule="exact"/>
+        <w:ind w:left="5042"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>Bandar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>Lampung,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="281" w:lineRule="exact"/>
+        <w:ind w:left="5042"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>Orang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>Tua/Wali</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>Calon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>Murid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="67"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-        </w:rPr>
-[...200 lines deleted...]
-      <w:cols w:space="720"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="540C2824" wp14:editId="716CBEAC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4413884</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>210456</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="736600" cy="355600"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="27" name="Textbox 27"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="736600" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:srgbClr val="938953"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+                            <w:pPr>
+                              <w:spacing w:before="73"/>
+                              <w:ind w:left="350" w:right="315" w:hanging="34"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:color w:val="938953"/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                              <w:t>Materai</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:color w:val="938953"/>
+                                <w:spacing w:val="40"/>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:color w:val="938953"/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                              <w:t>10.000</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="540C2824" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textbox 27" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:347.55pt;margin-top:16.55pt;width:58pt;height:28pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlDPupwwEAAH0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNNmtWnajpivYahHS&#10;CpAWPsBx7MbC8RiP26R/z9hJ2xXcEBdn7Hl+nvdmsnkYe8uOKqABV/ObRcmZchJa4/Y1//H96d0d&#10;ZxiFa4UFp2p+Usgftm/fbAZfqVvowLYqMCJxWA2+5l2MvioKlJ3qBS7AK0dJDaEXkbZhX7RBDMTe&#10;2+K2LNfFAKH1AaRCpNPdlOTbzK+1kvGr1qgiszWn2mJeQ16btBbbjaj2QfjOyLkM8Q9V9MI4evRC&#10;tRNRsEMwf1H1RgZA0HEhoS9AayNV1kBqbso/1Lx0wqushcxBf7EJ/x+t/HJ88d8Ci+NHGKmBWQT6&#10;Z5A/kbwpBo/VjEmeYoWETkJHHfr0JQmMLpK3p4ufaoxM0uH75XpdUkZSarlapThxXi/7gPGTgp6l&#10;oOaB2pULEMdnjBP0DElvWceGmq+Xq3IqE6xpn4y1KYdh3zzawI6COn2/vLtfLefH8DUs0e0EdhMu&#10;p2aYdbPcSWHSGsdmpCpS2EB7IpsGmpSa46+DCIoz+9lRK9JYnYNwDppzEKJ9hDx8qUoHHw4RtMni&#10;rrzzy9TjbM88j2mIXu8z6vrXbH8DAAD//wMAUEsDBBQABgAIAAAAIQBBfxdP3wAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqOOWVkmIU0ElJCTEoQXuTmycCHsdYrdN+HqW&#10;E5x2VjuafVNtJ+/YyYyxDyhBLDJgBtuge7QS3l4fb3JgMSnUygU0EmYTYVtfXlSq1OGMe3M6JMso&#10;BGOpJHQpDSXnse2MV3ERBoN0+wijV4nW0XI9qjOFe8eXWbbhXvVIHzo1mF1n2s/D0Uv4us3Fg0X3&#10;/rKz3/NcPDXLef0s5fXVdH8HLJkp/ZnhF5/QoSamJhxRR+YkbIq1IKuE1YomGXIhSDQkCgG8rvj/&#10;BvUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOUM+6nDAQAAfQMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEF/F0/fAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAHQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" filled="f" strokecolor="#938953" strokeweight=".5pt">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+                      <w:pPr>
+                        <w:spacing w:before="73"/>
+                        <w:ind w:left="350" w:right="315" w:hanging="34"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:sz w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:color w:val="938953"/>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="16"/>
+                        </w:rPr>
+                        <w:t>Materai</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:color w:val="938953"/>
+                          <w:spacing w:val="40"/>
+                          <w:sz w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:color w:val="938953"/>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="16"/>
+                        </w:rPr>
+                        <w:t>10.000</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:ind w:left="4987"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="130"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(………………………………….)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="236"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="exact"/>
+        <w:ind w:left="721"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+          <w:position w:val="5"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>biodata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>orang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>tua/wali</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F423D3" w:rsidRDefault="00F423D3" w:rsidP="00F423D3">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="exact"/>
+        <w:ind w:left="721"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+          <w:position w:val="5"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>biodata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>calon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>murid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A16B2E" w:rsidRDefault="00A16B2E"/>
+    <w:sectPr w:rsidR="00A16B2E" w:rsidSect="00F423D3">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="709" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...45 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:nsid w:val="024F4166"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F3228A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9EE4FEA6"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="2870CFB2"/>
+    <w:lvl w:ilvl="0" w:tplc="5D9A6A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1081" w:hanging="360"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="124"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="21F4FF7A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1893" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BFF83264">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="2" w:tplc="A852E73E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2706" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="3" w:tplc="DB643A50">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%4."/>
+    <w:lvl w:ilvl="4" w:tplc="794A9784">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="4333" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%5."/>
+    <w:lvl w:ilvl="5" w:tplc="4076822A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="5147" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="6" w:tplc="2DD81506">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%7."/>
+    <w:lvl w:ilvl="7" w:tplc="093A3F96">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="6774" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%8."/>
+    <w:lvl w:ilvl="8" w:tplc="BBEA817A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="7587" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...204 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1222788118">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...1 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...11 lines deleted...]
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A91C8C"/>
-[...89 lines deleted...]
-    <w:rsid w:val="00FA5F78"/>
+    <w:rsidRoot w:val="00F423D3"/>
+    <w:rsid w:val="00174177"/>
+    <w:rsid w:val="007B2385"/>
+    <w:rsid w:val="008604D6"/>
+    <w:rsid w:val="00A16B2E"/>
+    <w:rsid w:val="00B754C0"/>
+    <w:rsid w:val="00F423D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2595D2EC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{22F1A4D9-F716-4C6B-83A0-DECA965F4DAD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -1531,559 +2182,1128 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003F0E44"/>
+    <w:rsid w:val="00F423D3"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="id"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="003F0E44"/>
+    <w:rsid w:val="00F423D3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="360" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F423D3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F423D3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="20"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003F0E44"/>
+    <w:rsid w:val="00F423D3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:snapToGrid w:val="0"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F423D3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F423D3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F423D3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F423D3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F423D3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F423D3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F423D3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F423D3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F423D3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F423D3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F423D3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F423D3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F423D3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F423D3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="003F0E44"/>
+    <w:rsid w:val="00F423D3"/>
     <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F423D3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F423D3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F423D3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F423D3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="160" w:after="160" w:line="259" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F423D3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:rsid w:val="00234D22"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F423D3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:rsid w:val="00234D22"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F423D3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00685563"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F423D3"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:widowControl/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00685563"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F423D3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F423D3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F423D3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...14 lines deleted...]
-    <w:rsid w:val="00685563"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00F423D3"/>
     <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:val="id"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...19 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>125</Words>
-  <Characters>717</Characters>
+  <Words>278</Words>
+  <Characters>1591</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>SMAN 6 BL</Company>
+  <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>841</CharactersWithSpaces>
+  <CharactersWithSpaces>1866</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>PEMERINTAH KOTA BANDAR LAMPUNG</dc:title>
-  <dc:creator>ZAIDI BARLIAN</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>hadibalam83@gmail.com</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>